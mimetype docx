--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -149,51 +149,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C5C8F">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>СВЕРДЛОВСКОЙ ОБЛАСТИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00017614" w:rsidRPr="00607950" w:rsidRDefault="00017614" w:rsidP="00017614">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00017614" w:rsidRPr="00F66DD4" w:rsidRDefault="00F66DD4" w:rsidP="00017614">
+    <w:p w:rsidR="00017614" w:rsidRPr="006B2FCB" w:rsidRDefault="006B2FCB" w:rsidP="00017614">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>18.03.2026</w:t>
       </w:r>
       <w:r w:rsidR="00017614">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
@@ -224,115 +224,109 @@
       </w:r>
       <w:r w:rsidR="00017614">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00017614">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00017614">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00017614">
+      <w:r w:rsidR="000B6142">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B6142">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C1C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A1C1C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00173574">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00173574">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6142">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00173574">
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="000B6142">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B6142">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C61BB1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00017614" w:rsidRPr="00F66DD4">
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00017614" w:rsidRPr="006B2FCB">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>400</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00017614" w:rsidRPr="00C6152B" w:rsidRDefault="00017614" w:rsidP="00017614">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -383,51 +377,50 @@
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004F22F8" w:rsidRPr="004F22F8" w:rsidRDefault="004F22F8" w:rsidP="004F22F8">
       <w:pPr>
         <w:pStyle w:val="41"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="004F22F8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">О внесении изменений в </w:t>
       </w:r>
       <w:r w:rsidRPr="004F22F8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">постановление Главы Каменского муниципального округа от 17.02.2025 № 251 «Об утверждении </w:t>
       </w:r>
       <w:r w:rsidRPr="004F22F8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -461,72 +454,71 @@
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(с изменением, внесенным постановлением Главы Каменского муниципального округа от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>09.04.2025</w:t>
       </w:r>
       <w:r w:rsidRPr="004F22F8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C61BB1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>251</w:t>
+        <w:t>532</w:t>
       </w:r>
       <w:r w:rsidRPr="004F22F8">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="004F22F8" w:rsidRPr="00974312" w:rsidRDefault="004F22F8" w:rsidP="004F22F8">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002903B7" w:rsidRPr="001F0F78" w:rsidRDefault="002903B7" w:rsidP="002903B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BF6287" w:rsidRDefault="00697A79" w:rsidP="00BF6287">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
@@ -729,51 +721,71 @@
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0043628D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(с изменением, внесенным постановлением Главы Каменского муниципального округа от 09.04.2025</w:t>
       </w:r>
       <w:r w:rsidRPr="0043628D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 251) </w:t>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>532</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043628D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="0043628D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее – </w:t>
       </w:r>
       <w:r w:rsidR="002E3C04">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1273,51 +1285,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C34F4A" w:rsidRPr="0043628D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>от 09.04.2025</w:t>
       </w:r>
       <w:r w:rsidR="00C34F4A" w:rsidRPr="0043628D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 251) </w:t>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>532</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34F4A" w:rsidRPr="0043628D">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(далее – Правила) следующие изменения</w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00744EBA" w:rsidRPr="004D303E" w:rsidRDefault="00744EBA" w:rsidP="00744EBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -1329,237 +1361,89 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="004D303E">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>пункт 44 и 45 Раздела 7 Правил</w:t>
+        <w:t>пункт 45 Раздела 7 Правил</w:t>
       </w:r>
       <w:r w:rsidRPr="004D303E">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744EBA" w:rsidRPr="00744EBA" w:rsidRDefault="00744EBA" w:rsidP="00744EBA">
+    <w:p w:rsidR="00744EBA" w:rsidRPr="00744EBA" w:rsidRDefault="00744EBA" w:rsidP="00C61BB1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00744EBA">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>44. За безупречную и эффективную муниципальную службу применяются виды поощрения муниципального служащего:</w:t>
-[...147 lines deleted...]
-        <w:t> 45. За образцовую, добросовестную, безупречную и эффективную работу применяются виды поощрения работника за труд:</w:t>
+        <w:t>45. За образцовую, добросовестную, безупречную и эффективную работу применяются виды поощрения работника за труд:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00744EBA" w:rsidRPr="00744EBA" w:rsidRDefault="00744EBA" w:rsidP="00744EBA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744EBA">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t> 1) объявление благодарности;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00744EBA" w:rsidRPr="00744EBA" w:rsidRDefault="00744EBA" w:rsidP="00744EBA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
@@ -1995,152 +1879,154 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00463E4A" w:rsidSect="003B017C">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005922B2" w:rsidRDefault="005922B2">
+    <w:p w:rsidR="00CF7494" w:rsidRDefault="00CF7494">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005922B2" w:rsidRDefault="005922B2">
+    <w:p w:rsidR="00CF7494" w:rsidRDefault="00CF7494">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0000AAF" w:usb1="500078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005922B2" w:rsidRDefault="005922B2">
+    <w:p w:rsidR="00CF7494" w:rsidRDefault="00CF7494">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005922B2" w:rsidRDefault="005922B2">
+    <w:p w:rsidR="00CF7494" w:rsidRDefault="00CF7494">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1832980455"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:sdtEndPr>
@@ -2157,97 +2043,97 @@
         </w:pPr>
         <w:r w:rsidRPr="00AF0E13">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00AF0E13">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00AF0E13">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F66DD4">
+        <w:r w:rsidR="006B2FCB">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
             <w:noProof/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF0E13">
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="009C0C3E" w:rsidRDefault="009C0C3E">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1858547116"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="009C0C3E" w:rsidRPr="00C206E4" w:rsidRDefault="005922B2">
+      <w:p w:rsidR="009C0C3E" w:rsidRPr="00C206E4" w:rsidRDefault="00CF7494">
         <w:pPr>
           <w:pStyle w:val="ac"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="009C0C3E" w:rsidRDefault="009C0C3E">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="09094B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -4664,51 +4550,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008154A9"/>
     <w:rsid w:val="00000AA6"/>
@@ -4971,73 +4857,75 @@
     <w:rsid w:val="003A68DF"/>
     <w:rsid w:val="003A7CA0"/>
     <w:rsid w:val="003B017C"/>
     <w:rsid w:val="003B13FA"/>
     <w:rsid w:val="003B5257"/>
     <w:rsid w:val="003B6836"/>
     <w:rsid w:val="003B7224"/>
     <w:rsid w:val="003C0524"/>
     <w:rsid w:val="003C1E07"/>
     <w:rsid w:val="003C2119"/>
     <w:rsid w:val="003C35EF"/>
     <w:rsid w:val="003C3B52"/>
     <w:rsid w:val="003C5511"/>
     <w:rsid w:val="003C5C8F"/>
     <w:rsid w:val="003D1D1E"/>
     <w:rsid w:val="003D2000"/>
     <w:rsid w:val="003D2A5B"/>
     <w:rsid w:val="003D4D10"/>
     <w:rsid w:val="003D61D2"/>
     <w:rsid w:val="003E02DD"/>
     <w:rsid w:val="003E251C"/>
     <w:rsid w:val="003E74EB"/>
     <w:rsid w:val="003E7AE6"/>
     <w:rsid w:val="003F288D"/>
     <w:rsid w:val="003F3FF5"/>
+    <w:rsid w:val="003F5747"/>
     <w:rsid w:val="003F6DD2"/>
     <w:rsid w:val="00400126"/>
     <w:rsid w:val="00400CCD"/>
     <w:rsid w:val="004017F0"/>
     <w:rsid w:val="00403DF1"/>
     <w:rsid w:val="0040771A"/>
     <w:rsid w:val="00410A48"/>
     <w:rsid w:val="004175FE"/>
     <w:rsid w:val="00420B4A"/>
     <w:rsid w:val="00424E76"/>
     <w:rsid w:val="004253C9"/>
     <w:rsid w:val="00431D12"/>
     <w:rsid w:val="00433473"/>
     <w:rsid w:val="00434027"/>
     <w:rsid w:val="0043628D"/>
     <w:rsid w:val="00443F06"/>
     <w:rsid w:val="0044539B"/>
     <w:rsid w:val="0045354F"/>
     <w:rsid w:val="004573EF"/>
     <w:rsid w:val="00457EA7"/>
     <w:rsid w:val="004606FB"/>
     <w:rsid w:val="00462710"/>
     <w:rsid w:val="00463E4A"/>
+    <w:rsid w:val="00464B1D"/>
     <w:rsid w:val="00465AF7"/>
     <w:rsid w:val="00465F4B"/>
     <w:rsid w:val="00472153"/>
     <w:rsid w:val="00476AEC"/>
     <w:rsid w:val="00477AEE"/>
     <w:rsid w:val="00481BEC"/>
     <w:rsid w:val="00481C7C"/>
     <w:rsid w:val="004831B1"/>
     <w:rsid w:val="00490AB2"/>
     <w:rsid w:val="00493779"/>
     <w:rsid w:val="00494BFB"/>
     <w:rsid w:val="004A31EC"/>
     <w:rsid w:val="004A5878"/>
     <w:rsid w:val="004A5BD1"/>
     <w:rsid w:val="004A6261"/>
     <w:rsid w:val="004B18C3"/>
     <w:rsid w:val="004B261C"/>
     <w:rsid w:val="004B3A42"/>
     <w:rsid w:val="004B5358"/>
     <w:rsid w:val="004B688E"/>
     <w:rsid w:val="004C13D6"/>
     <w:rsid w:val="004C2384"/>
     <w:rsid w:val="004C6AA1"/>
     <w:rsid w:val="004C6AF8"/>
     <w:rsid w:val="004C757A"/>
@@ -5045,72 +4933,72 @@
     <w:rsid w:val="004D0F80"/>
     <w:rsid w:val="004D2D10"/>
     <w:rsid w:val="004D303E"/>
     <w:rsid w:val="004E1A4D"/>
     <w:rsid w:val="004E243C"/>
     <w:rsid w:val="004E4055"/>
     <w:rsid w:val="004E507C"/>
     <w:rsid w:val="004E58C6"/>
     <w:rsid w:val="004E7EB3"/>
     <w:rsid w:val="004F04F6"/>
     <w:rsid w:val="004F22F8"/>
     <w:rsid w:val="004F40A0"/>
     <w:rsid w:val="00500E30"/>
     <w:rsid w:val="0050116F"/>
     <w:rsid w:val="00504745"/>
     <w:rsid w:val="005075AB"/>
     <w:rsid w:val="00511211"/>
     <w:rsid w:val="00511E3E"/>
     <w:rsid w:val="00514928"/>
     <w:rsid w:val="00514CD8"/>
     <w:rsid w:val="005175FD"/>
     <w:rsid w:val="0052061D"/>
     <w:rsid w:val="005252C8"/>
     <w:rsid w:val="00525C1B"/>
     <w:rsid w:val="005306AD"/>
+    <w:rsid w:val="0053082D"/>
     <w:rsid w:val="00533015"/>
     <w:rsid w:val="00537613"/>
     <w:rsid w:val="0053782F"/>
     <w:rsid w:val="00537BC9"/>
     <w:rsid w:val="00542E4E"/>
     <w:rsid w:val="00543B8E"/>
     <w:rsid w:val="0055102A"/>
     <w:rsid w:val="00551B53"/>
     <w:rsid w:val="00552AE1"/>
     <w:rsid w:val="00556085"/>
     <w:rsid w:val="00560335"/>
     <w:rsid w:val="00563009"/>
     <w:rsid w:val="00563BEF"/>
     <w:rsid w:val="0056667B"/>
     <w:rsid w:val="00567DDE"/>
     <w:rsid w:val="0057032A"/>
     <w:rsid w:val="005720F9"/>
     <w:rsid w:val="0058074D"/>
     <w:rsid w:val="005843E5"/>
     <w:rsid w:val="00585936"/>
     <w:rsid w:val="00590946"/>
-    <w:rsid w:val="005922B2"/>
     <w:rsid w:val="005A0BB0"/>
     <w:rsid w:val="005A1B77"/>
     <w:rsid w:val="005B2EA8"/>
     <w:rsid w:val="005B2ED0"/>
     <w:rsid w:val="005B3985"/>
     <w:rsid w:val="005B57CB"/>
     <w:rsid w:val="005B6035"/>
     <w:rsid w:val="005B6BFE"/>
     <w:rsid w:val="005B7C17"/>
     <w:rsid w:val="005B7D0D"/>
     <w:rsid w:val="005C7A9F"/>
     <w:rsid w:val="005C7FE2"/>
     <w:rsid w:val="005D0B3B"/>
     <w:rsid w:val="005D3ABE"/>
     <w:rsid w:val="005D4240"/>
     <w:rsid w:val="005D7609"/>
     <w:rsid w:val="005E040E"/>
     <w:rsid w:val="005E1B1A"/>
     <w:rsid w:val="005E2469"/>
     <w:rsid w:val="005E7722"/>
     <w:rsid w:val="005F04E6"/>
     <w:rsid w:val="005F26F8"/>
     <w:rsid w:val="005F7D74"/>
     <w:rsid w:val="00601EE1"/>
     <w:rsid w:val="00603470"/>
@@ -5141,50 +5029,51 @@
     <w:rsid w:val="00660A1B"/>
     <w:rsid w:val="00662156"/>
     <w:rsid w:val="00665C71"/>
     <w:rsid w:val="006677A7"/>
     <w:rsid w:val="00671065"/>
     <w:rsid w:val="006769AA"/>
     <w:rsid w:val="00680D02"/>
     <w:rsid w:val="006812A5"/>
     <w:rsid w:val="00681E00"/>
     <w:rsid w:val="00681E43"/>
     <w:rsid w:val="0068234F"/>
     <w:rsid w:val="00683BA2"/>
     <w:rsid w:val="006841A0"/>
     <w:rsid w:val="00684F04"/>
     <w:rsid w:val="00692227"/>
     <w:rsid w:val="006948BB"/>
     <w:rsid w:val="0069511A"/>
     <w:rsid w:val="006952BF"/>
     <w:rsid w:val="00697A79"/>
     <w:rsid w:val="006A3B9E"/>
     <w:rsid w:val="006A6083"/>
     <w:rsid w:val="006A6BF6"/>
     <w:rsid w:val="006A7132"/>
     <w:rsid w:val="006A726D"/>
     <w:rsid w:val="006A785F"/>
+    <w:rsid w:val="006B2FCB"/>
     <w:rsid w:val="006B398C"/>
     <w:rsid w:val="006C0C63"/>
     <w:rsid w:val="006C240A"/>
     <w:rsid w:val="006C3024"/>
     <w:rsid w:val="006C365B"/>
     <w:rsid w:val="006C4F61"/>
     <w:rsid w:val="006C678E"/>
     <w:rsid w:val="006D1A8F"/>
     <w:rsid w:val="006D2D08"/>
     <w:rsid w:val="006D52B0"/>
     <w:rsid w:val="006D52C8"/>
     <w:rsid w:val="006D54E2"/>
     <w:rsid w:val="006E06EF"/>
     <w:rsid w:val="006E3880"/>
     <w:rsid w:val="006E5A0C"/>
     <w:rsid w:val="006E7B7F"/>
     <w:rsid w:val="006F06A1"/>
     <w:rsid w:val="006F1D97"/>
     <w:rsid w:val="006F6DB6"/>
     <w:rsid w:val="006F7084"/>
     <w:rsid w:val="006F7312"/>
     <w:rsid w:val="006F75AC"/>
     <w:rsid w:val="007013A7"/>
     <w:rsid w:val="0070141A"/>
     <w:rsid w:val="007020FF"/>
@@ -5266,54 +5155,56 @@
     <w:rsid w:val="00836A98"/>
     <w:rsid w:val="00836FD1"/>
     <w:rsid w:val="00852D9D"/>
     <w:rsid w:val="008551CF"/>
     <w:rsid w:val="008558F1"/>
     <w:rsid w:val="00856589"/>
     <w:rsid w:val="008571F5"/>
     <w:rsid w:val="00860438"/>
     <w:rsid w:val="00860E41"/>
     <w:rsid w:val="00861628"/>
     <w:rsid w:val="00861812"/>
     <w:rsid w:val="00861C43"/>
     <w:rsid w:val="00862813"/>
     <w:rsid w:val="00863529"/>
     <w:rsid w:val="00864513"/>
     <w:rsid w:val="0086722A"/>
     <w:rsid w:val="00867F39"/>
     <w:rsid w:val="0087330D"/>
     <w:rsid w:val="00874C30"/>
     <w:rsid w:val="0088112F"/>
     <w:rsid w:val="00883175"/>
     <w:rsid w:val="00885594"/>
     <w:rsid w:val="008859DD"/>
     <w:rsid w:val="0089145F"/>
     <w:rsid w:val="00892293"/>
+    <w:rsid w:val="00893E23"/>
     <w:rsid w:val="008A1856"/>
     <w:rsid w:val="008A1A1B"/>
     <w:rsid w:val="008A35EC"/>
     <w:rsid w:val="008A3F70"/>
+    <w:rsid w:val="008A5B52"/>
     <w:rsid w:val="008A7459"/>
     <w:rsid w:val="008B1B84"/>
     <w:rsid w:val="008B33A3"/>
     <w:rsid w:val="008B354F"/>
     <w:rsid w:val="008B5816"/>
     <w:rsid w:val="008C4779"/>
     <w:rsid w:val="008C6863"/>
     <w:rsid w:val="008D1CE1"/>
     <w:rsid w:val="008D3E7A"/>
     <w:rsid w:val="008D46AA"/>
     <w:rsid w:val="008D622B"/>
     <w:rsid w:val="008E0B95"/>
     <w:rsid w:val="008E43F9"/>
     <w:rsid w:val="008E6410"/>
     <w:rsid w:val="008E7345"/>
     <w:rsid w:val="008E79D1"/>
     <w:rsid w:val="008F143D"/>
     <w:rsid w:val="008F181C"/>
     <w:rsid w:val="008F2306"/>
     <w:rsid w:val="008F3E11"/>
     <w:rsid w:val="008F64D1"/>
     <w:rsid w:val="008F68FB"/>
     <w:rsid w:val="00903814"/>
     <w:rsid w:val="0090752E"/>
     <w:rsid w:val="00907817"/>
@@ -5509,86 +5400,88 @@
     <w:rsid w:val="00C05897"/>
     <w:rsid w:val="00C126A5"/>
     <w:rsid w:val="00C14ED6"/>
     <w:rsid w:val="00C15D3B"/>
     <w:rsid w:val="00C2037C"/>
     <w:rsid w:val="00C206E4"/>
     <w:rsid w:val="00C21D7B"/>
     <w:rsid w:val="00C23E0D"/>
     <w:rsid w:val="00C25B60"/>
     <w:rsid w:val="00C26012"/>
     <w:rsid w:val="00C26DEF"/>
     <w:rsid w:val="00C26F70"/>
     <w:rsid w:val="00C31AA3"/>
     <w:rsid w:val="00C345D8"/>
     <w:rsid w:val="00C34F4A"/>
     <w:rsid w:val="00C3619A"/>
     <w:rsid w:val="00C3735D"/>
     <w:rsid w:val="00C51007"/>
     <w:rsid w:val="00C51D20"/>
     <w:rsid w:val="00C52263"/>
     <w:rsid w:val="00C52C2F"/>
     <w:rsid w:val="00C53124"/>
     <w:rsid w:val="00C53410"/>
     <w:rsid w:val="00C54FB6"/>
     <w:rsid w:val="00C57B5A"/>
+    <w:rsid w:val="00C61BB1"/>
     <w:rsid w:val="00C70DA0"/>
     <w:rsid w:val="00C72F60"/>
     <w:rsid w:val="00C76768"/>
     <w:rsid w:val="00C77090"/>
     <w:rsid w:val="00C77184"/>
     <w:rsid w:val="00C8145C"/>
     <w:rsid w:val="00C81589"/>
     <w:rsid w:val="00C864FE"/>
     <w:rsid w:val="00C86AA8"/>
     <w:rsid w:val="00C92122"/>
     <w:rsid w:val="00C9284D"/>
     <w:rsid w:val="00C9361F"/>
     <w:rsid w:val="00C95AC8"/>
     <w:rsid w:val="00C9694B"/>
     <w:rsid w:val="00C96CA5"/>
     <w:rsid w:val="00CA28E9"/>
     <w:rsid w:val="00CA32B1"/>
     <w:rsid w:val="00CA4D30"/>
     <w:rsid w:val="00CA59CD"/>
     <w:rsid w:val="00CB0BAB"/>
     <w:rsid w:val="00CB5871"/>
     <w:rsid w:val="00CB62EB"/>
     <w:rsid w:val="00CC44E7"/>
     <w:rsid w:val="00CC5EF8"/>
     <w:rsid w:val="00CC6B7F"/>
     <w:rsid w:val="00CC7DBA"/>
     <w:rsid w:val="00CD138C"/>
     <w:rsid w:val="00CD2E5A"/>
     <w:rsid w:val="00CD3819"/>
     <w:rsid w:val="00CD3DDC"/>
     <w:rsid w:val="00CD49E5"/>
     <w:rsid w:val="00CE174B"/>
     <w:rsid w:val="00CE1952"/>
     <w:rsid w:val="00CE42F3"/>
     <w:rsid w:val="00CE6CAB"/>
     <w:rsid w:val="00CE7A6F"/>
+    <w:rsid w:val="00CF7494"/>
     <w:rsid w:val="00CF76DF"/>
     <w:rsid w:val="00D00897"/>
     <w:rsid w:val="00D03BAA"/>
     <w:rsid w:val="00D07CFC"/>
     <w:rsid w:val="00D12666"/>
     <w:rsid w:val="00D15FFB"/>
     <w:rsid w:val="00D16B20"/>
     <w:rsid w:val="00D20334"/>
     <w:rsid w:val="00D21828"/>
     <w:rsid w:val="00D3163D"/>
     <w:rsid w:val="00D3205B"/>
     <w:rsid w:val="00D35AC1"/>
     <w:rsid w:val="00D36500"/>
     <w:rsid w:val="00D3672E"/>
     <w:rsid w:val="00D36F6F"/>
     <w:rsid w:val="00D43F7C"/>
     <w:rsid w:val="00D44600"/>
     <w:rsid w:val="00D4629F"/>
     <w:rsid w:val="00D543EC"/>
     <w:rsid w:val="00D555C8"/>
     <w:rsid w:val="00D564B6"/>
     <w:rsid w:val="00D60BB0"/>
     <w:rsid w:val="00D63523"/>
     <w:rsid w:val="00D63637"/>
     <w:rsid w:val="00D6420D"/>
@@ -5693,51 +5586,50 @@
     <w:rsid w:val="00F0033B"/>
     <w:rsid w:val="00F00801"/>
     <w:rsid w:val="00F00CB5"/>
     <w:rsid w:val="00F02663"/>
     <w:rsid w:val="00F05E67"/>
     <w:rsid w:val="00F152F9"/>
     <w:rsid w:val="00F23A45"/>
     <w:rsid w:val="00F2531B"/>
     <w:rsid w:val="00F25B72"/>
     <w:rsid w:val="00F26B59"/>
     <w:rsid w:val="00F26DDE"/>
     <w:rsid w:val="00F30D04"/>
     <w:rsid w:val="00F3358B"/>
     <w:rsid w:val="00F33925"/>
     <w:rsid w:val="00F35DCD"/>
     <w:rsid w:val="00F43ACE"/>
     <w:rsid w:val="00F5376F"/>
     <w:rsid w:val="00F575AD"/>
     <w:rsid w:val="00F6028E"/>
     <w:rsid w:val="00F608CE"/>
     <w:rsid w:val="00F61305"/>
     <w:rsid w:val="00F61EBA"/>
     <w:rsid w:val="00F6237D"/>
     <w:rsid w:val="00F64A95"/>
     <w:rsid w:val="00F65A84"/>
-    <w:rsid w:val="00F66DD4"/>
     <w:rsid w:val="00F7496E"/>
     <w:rsid w:val="00F74D6C"/>
     <w:rsid w:val="00F7790D"/>
     <w:rsid w:val="00F82D88"/>
     <w:rsid w:val="00F87B9C"/>
     <w:rsid w:val="00FA3B34"/>
     <w:rsid w:val="00FA7568"/>
     <w:rsid w:val="00FB0166"/>
     <w:rsid w:val="00FB0CF6"/>
     <w:rsid w:val="00FB4454"/>
     <w:rsid w:val="00FB4C04"/>
     <w:rsid w:val="00FB5CD7"/>
     <w:rsid w:val="00FC2740"/>
     <w:rsid w:val="00FC33DE"/>
     <w:rsid w:val="00FC6D0D"/>
     <w:rsid w:val="00FD3A6A"/>
     <w:rsid w:val="00FD7B89"/>
     <w:rsid w:val="00FE1C5A"/>
     <w:rsid w:val="00FE1F35"/>
     <w:rsid w:val="00FE315B"/>
     <w:rsid w:val="00FE40A1"/>
     <w:rsid w:val="00FE4180"/>
     <w:rsid w:val="00FF2B0B"/>
     <w:rsid w:val="00FF3A7B"/>
     <w:rsid w:val="00FF3AA3"/>
@@ -7706,87 +7598,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F550D046-ABCC-45CC-8D5C-9A07DAAF9976}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F22F79F0-77EF-4DAA-BB25-5D58DE09EA29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3134</Characters>
+  <Pages>1</Pages>
+  <Words>484</Words>
+  <Characters>2763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>РАСПОРЯЖЕНИЕ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3676</CharactersWithSpaces>
+  <CharactersWithSpaces>3241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589916</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>consultantplus://offline/main?base=LAW;n=44595;fld=134;dst=100011</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>